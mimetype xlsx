--- v0 (2026-09-13)
+++ v1 (2026-11-02)
@@ -971,51 +971,51 @@
               <b/>
               <sz val="14"/>
               <rFont val="Calibri"/>
               <family val="2"/>
             </rPr>
             <t xml:space="preserve">KME </t>
           </r>
           <r>
             <rPr>
               <b/>
               <sz val="14"/>
               <color rgb="FFC00000"/>
               <rFont val="Calibri"/>
               <family val="2"/>
             </rPr>
             <t xml:space="preserve">Heat Tracing Reference
 </t>
           </r>
           <r>
             <rPr>
               <b/>
               <sz val="10"/>
               <rFont val="Calibri"/>
               <family val="2"/>
             </rPr>
-            <t>(26.09.13 download)</t>
+            <t>(26.11.03 download)</t>
           </r>
         </is>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5" ht="30" customHeight="1">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Title</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Shipyard</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Ship Type</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
@@ -1682,51 +1682,51 @@
               <b/>
               <sz val="14"/>
               <rFont val="Calibri"/>
               <family val="2"/>
             </rPr>
             <t xml:space="preserve">KME </t>
           </r>
           <r>
             <rPr>
               <b/>
               <sz val="14"/>
               <color rgb="FFC00000"/>
               <rFont val="Calibri"/>
               <family val="2"/>
             </rPr>
             <t xml:space="preserve">Golf Reference
 </t>
           </r>
           <r>
             <rPr>
               <b/>
               <sz val="10"/>
               <rFont val="Calibri"/>
               <family val="2"/>
             </rPr>
-            <t>(26.09.13 download)</t>
+            <t>(26.11.03 download)</t>
           </r>
         </is>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5" ht="30" customHeight="1">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Title</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Shipyard</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Ship Type</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
@@ -1799,51 +1799,51 @@
               <b/>
               <sz val="14"/>
               <rFont val="Calibri"/>
               <family val="2"/>
             </rPr>
             <t xml:space="preserve">KME </t>
           </r>
           <r>
             <rPr>
               <b/>
               <sz val="14"/>
               <color rgb="FFC00000"/>
               <rFont val="Calibri"/>
               <family val="2"/>
             </rPr>
             <t xml:space="preserve">Gym Reference
 </t>
           </r>
           <r>
             <rPr>
               <b/>
               <sz val="10"/>
               <rFont val="Calibri"/>
               <family val="2"/>
             </rPr>
-            <t>(26.09.13 download)</t>
+            <t>(26.11.03 download)</t>
           </r>
         </is>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5" ht="30" customHeight="1">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Title</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Shipyard</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Ship Type</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
@@ -2078,51 +2078,51 @@
               <b/>
               <sz val="14"/>
               <rFont val="Calibri"/>
               <family val="2"/>
             </rPr>
             <t xml:space="preserve">KME </t>
           </r>
           <r>
             <rPr>
               <b/>
               <sz val="14"/>
               <color rgb="FFC00000"/>
               <rFont val="Calibri"/>
               <family val="2"/>
             </rPr>
             <t xml:space="preserve">Medical Oxygen Reference
 </t>
           </r>
           <r>
             <rPr>
               <b/>
               <sz val="10"/>
               <rFont val="Calibri"/>
               <family val="2"/>
             </rPr>
-            <t>(26.09.13 download)</t>
+            <t>(26.11.03 download)</t>
           </r>
         </is>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5" ht="30" customHeight="1">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Title</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Shipyard</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Ship Type</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
@@ -2276,51 +2276,51 @@
               <b/>
               <sz val="14"/>
               <rFont val="Calibri"/>
               <family val="2"/>
             </rPr>
             <t xml:space="preserve">KME </t>
           </r>
           <r>
             <rPr>
               <b/>
               <sz val="14"/>
               <color rgb="FFC00000"/>
               <rFont val="Calibri"/>
               <family val="2"/>
             </rPr>
             <t xml:space="preserve">Medical Equipments Reference
 </t>
           </r>
           <r>
             <rPr>
               <b/>
               <sz val="10"/>
               <rFont val="Calibri"/>
               <family val="2"/>
             </rPr>
-            <t>(26.09.13 download)</t>
+            <t>(26.11.03 download)</t>
           </r>
         </is>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5" ht="30" customHeight="1">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Title</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Shipyard</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Ship Type</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
@@ -2393,51 +2393,51 @@
               <b/>
               <sz val="14"/>
               <rFont val="Calibri"/>
               <family val="2"/>
             </rPr>
             <t xml:space="preserve">KME </t>
           </r>
           <r>
             <rPr>
               <b/>
               <sz val="14"/>
               <color rgb="FFC00000"/>
               <rFont val="Calibri"/>
               <family val="2"/>
             </rPr>
             <t xml:space="preserve">Entertainment Equipment Reference
 </t>
           </r>
           <r>
             <rPr>
               <b/>
               <sz val="10"/>
               <rFont val="Calibri"/>
               <family val="2"/>
             </rPr>
-            <t>(26.09.13 download)</t>
+            <t>(26.11.03 download)</t>
           </r>
         </is>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5" ht="30" customHeight="1">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Title</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Shipyard</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Ship Type</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
@@ -2861,51 +2861,51 @@
               <b/>
               <sz val="14"/>
               <rFont val="Calibri"/>
               <family val="2"/>
             </rPr>
             <t xml:space="preserve">KME </t>
           </r>
           <r>
             <rPr>
               <b/>
               <sz val="14"/>
               <color rgb="FFC00000"/>
               <rFont val="Calibri"/>
               <family val="2"/>
             </rPr>
             <t xml:space="preserve">Galley Equipment Reference
 </t>
           </r>
           <r>
             <rPr>
               <b/>
               <sz val="10"/>
               <rFont val="Calibri"/>
               <family val="2"/>
             </rPr>
-            <t>(26.09.13 download)</t>
+            <t>(26.11.03 download)</t>
           </r>
         </is>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5" ht="30" customHeight="1">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Title</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Shipyard</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Ship Type</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
@@ -2978,51 +2978,51 @@
               <b/>
               <sz val="14"/>
               <rFont val="Calibri"/>
               <family val="2"/>
             </rPr>
             <t xml:space="preserve">KME </t>
           </r>
           <r>
             <rPr>
               <b/>
               <sz val="14"/>
               <color rgb="FFC00000"/>
               <rFont val="Calibri"/>
               <family val="2"/>
             </rPr>
             <t xml:space="preserve">Citadel Reference
 </t>
           </r>
           <r>
             <rPr>
               <b/>
               <sz val="10"/>
               <rFont val="Calibri"/>
               <family val="2"/>
             </rPr>
-            <t>(26.09.13 download)</t>
+            <t>(26.11.03 download)</t>
           </r>
         </is>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5" ht="30" customHeight="1">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Title</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Shipyard</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Ship Type</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
@@ -3338,51 +3338,51 @@
               <b/>
               <sz val="14"/>
               <rFont val="Calibri"/>
               <family val="2"/>
             </rPr>
             <t xml:space="preserve">KME </t>
           </r>
           <r>
             <rPr>
               <b/>
               <sz val="14"/>
               <color rgb="FFC00000"/>
               <rFont val="Calibri"/>
               <family val="2"/>
             </rPr>
             <t xml:space="preserve">Insulation Work Reference
 </t>
           </r>
           <r>
             <rPr>
               <b/>
               <sz val="10"/>
               <rFont val="Calibri"/>
               <family val="2"/>
             </rPr>
-            <t>(26.09.13 download)</t>
+            <t>(26.11.03 download)</t>
           </r>
         </is>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5" ht="30" customHeight="1">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Title</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Shipyard</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Ship Type</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
@@ -3752,51 +3752,51 @@
               <b/>
               <sz val="14"/>
               <rFont val="Calibri"/>
               <family val="2"/>
             </rPr>
             <t xml:space="preserve">KME </t>
           </r>
           <r>
             <rPr>
               <b/>
               <sz val="14"/>
               <color rgb="FFC00000"/>
               <rFont val="Calibri"/>
               <family val="2"/>
             </rPr>
             <t xml:space="preserve">Helideck System Reference
 </t>
           </r>
           <r>
             <rPr>
               <b/>
               <sz val="10"/>
               <rFont val="Calibri"/>
               <family val="2"/>
             </rPr>
-            <t>(26.09.13 download)</t>
+            <t>(26.11.03 download)</t>
           </r>
         </is>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5" ht="30" customHeight="1">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Title</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Shipyard</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Ship Type</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
@@ -4058,51 +4058,51 @@
               <b/>
               <sz val="14"/>
               <rFont val="Calibri"/>
               <family val="2"/>
             </rPr>
             <t xml:space="preserve">KME </t>
           </r>
           <r>
             <rPr>
               <b/>
               <sz val="14"/>
               <color rgb="FFC00000"/>
               <rFont val="Calibri"/>
               <family val="2"/>
             </rPr>
             <t xml:space="preserve">Navigation System Reference
 </t>
           </r>
           <r>
             <rPr>
               <b/>
               <sz val="10"/>
               <rFont val="Calibri"/>
               <family val="2"/>
             </rPr>
-            <t>(26.09.13 download)</t>
+            <t>(26.11.03 download)</t>
           </r>
         </is>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5" ht="30" customHeight="1">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Title</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Shipyard</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Ship Type</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
@@ -4580,51 +4580,51 @@
               <b/>
               <sz val="14"/>
               <rFont val="Calibri"/>
               <family val="2"/>
             </rPr>
             <t xml:space="preserve">KME </t>
           </r>
           <r>
             <rPr>
               <b/>
               <sz val="14"/>
               <color rgb="FFC00000"/>
               <rFont val="Calibri"/>
               <family val="2"/>
             </rPr>
             <t xml:space="preserve">Solar Power System Reference
 </t>
           </r>
           <r>
             <rPr>
               <b/>
               <sz val="10"/>
               <rFont val="Calibri"/>
               <family val="2"/>
             </rPr>
-            <t>(26.09.13 download)</t>
+            <t>(26.11.03 download)</t>
           </r>
         </is>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5" ht="30" customHeight="1">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Title</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Shipyard</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Ship Type</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
@@ -4751,51 +4751,51 @@
               <b/>
               <sz val="14"/>
               <rFont val="Calibri"/>
               <family val="2"/>
             </rPr>
             <t xml:space="preserve">KME </t>
           </r>
           <r>
             <rPr>
               <b/>
               <sz val="14"/>
               <color rgb="FFC00000"/>
               <rFont val="Calibri"/>
               <family val="2"/>
             </rPr>
             <t xml:space="preserve">Ship Name Board Reference
 </t>
           </r>
           <r>
             <rPr>
               <b/>
               <sz val="10"/>
               <rFont val="Calibri"/>
               <family val="2"/>
             </rPr>
-            <t>(26.09.13 download)</t>
+            <t>(26.11.03 download)</t>
           </r>
         </is>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5" ht="30" customHeight="1">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Title</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Shipyard</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Ship Type</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
@@ -4817,152 +4817,152 @@
       </c>
       <c r="B3" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung Heavy Industries</t>
         </is>
       </c>
       <c r="C3" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">SN2685</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2028</t>
         </is>
       </c>
     </row>
     <row r="4" ht="20" customHeight="1">
       <c r="A4" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2681 SHIP NAME BOARD [LED TYPE]</t>
+          <t xml:space="preserve">SN2683 SHIP NAME BOARD [LED TYPE]</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung Heavy Industries</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2681</t>
+          <t xml:space="preserve">SN2683</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2027</t>
         </is>
       </c>
     </row>
     <row r="5" ht="20" customHeight="1">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2682 SHIP NAME BOARD [LED TYPE]</t>
+          <t xml:space="preserve">SN2684 SHIP NAME BOARD [LED TYPE]</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung Heavy Industries</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2682</t>
+          <t xml:space="preserve">SN2684</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2027</t>
         </is>
       </c>
     </row>
     <row r="6" ht="20" customHeight="1">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2683 SHIP NAME BOARD [LED TYPE]</t>
+          <t xml:space="preserve">H2367 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B6" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung Heavy Industries</t>
+          <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C6" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">CNT</t>
+          <t xml:space="preserve">LPGC</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2683</t>
+          <t xml:space="preserve">H2367</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027</t>
+          <t xml:space="preserve">2026</t>
         </is>
       </c>
     </row>
     <row r="7" ht="20" customHeight="1">
       <c r="A7" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2684 SHIP NAME BOARD [LED TYPE]</t>
+          <t xml:space="preserve">H2378 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B7" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung Heavy Industries</t>
+          <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C7" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">CNT</t>
+          <t xml:space="preserve">LPGC</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2684</t>
+          <t xml:space="preserve">H2378</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027</t>
+          <t xml:space="preserve">2026</t>
         </is>
       </c>
     </row>
     <row r="8" ht="20" customHeight="1">
       <c r="A8" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">H2597 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B8" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C8" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">FSRU</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">H2597</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
@@ -5006,4416 +5006,4470 @@
       </c>
       <c r="B10" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C10" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">LNGC</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">H2607</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2026</t>
         </is>
       </c>
     </row>
     <row r="11" ht="20" customHeight="1">
       <c r="A11" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5510 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H4506 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B11" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">COT</t>
+          <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5510</t>
+          <t xml:space="preserve">H4506</t>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2026</t>
         </is>
       </c>
     </row>
     <row r="12" ht="20" customHeight="1">
       <c r="A12" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5514 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H5510 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B12" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">COT</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5514</t>
+          <t xml:space="preserve">H5510</t>
         </is>
       </c>
       <c r="E12" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2026</t>
         </is>
       </c>
     </row>
     <row r="13" ht="20" customHeight="1">
       <c r="A13" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5515 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H5514 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B13" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">COT</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5515</t>
+          <t xml:space="preserve">H5514</t>
         </is>
       </c>
       <c r="E13" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2026</t>
         </is>
       </c>
     </row>
     <row r="14" ht="20" customHeight="1">
       <c r="A14" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5519 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H5515 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B14" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">COT</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5519</t>
+          <t xml:space="preserve">H5515</t>
         </is>
       </c>
       <c r="E14" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2026</t>
         </is>
       </c>
     </row>
     <row r="15" ht="20" customHeight="1">
       <c r="A15" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5520 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H5519 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B15" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">VLCC</t>
+          <t xml:space="preserve">COT</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5520</t>
+          <t xml:space="preserve">H5519</t>
         </is>
       </c>
       <c r="E15" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2026</t>
         </is>
       </c>
     </row>
     <row r="16" ht="20" customHeight="1">
       <c r="A16" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5521 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H5520 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B16" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">VLCC</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5521</t>
+          <t xml:space="preserve">H5520</t>
         </is>
       </c>
       <c r="E16" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2026</t>
         </is>
       </c>
     </row>
     <row r="17" ht="20" customHeight="1">
       <c r="A17" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H8282 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H5521 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B17" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">HD Samho Heavy Industries</t>
+          <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">VLCC</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H8282</t>
+          <t xml:space="preserve">H5521</t>
         </is>
       </c>
       <c r="E17" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2026</t>
         </is>
       </c>
     </row>
     <row r="18" ht="20" customHeight="1">
       <c r="A18" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H8283 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H8282 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B18" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">HD Samho Heavy Industries</t>
         </is>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">VLCC</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H8283</t>
+          <t xml:space="preserve">H8282</t>
         </is>
       </c>
       <c r="E18" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2026</t>
         </is>
       </c>
     </row>
     <row r="19" ht="20" customHeight="1">
       <c r="A19" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H8315 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H8283 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B19" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">HD Samho Heavy Industries</t>
         </is>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">CNT</t>
+          <t xml:space="preserve">VLCC</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H8315</t>
+          <t xml:space="preserve">H8283</t>
         </is>
       </c>
       <c r="E19" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2026</t>
         </is>
       </c>
     </row>
     <row r="20" ht="20" customHeight="1">
       <c r="A20" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H8408 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H8315 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B20" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">HD Heavy Industries [Ulsan]</t>
+          <t xml:space="preserve">HD Samho Heavy Industries</t>
         </is>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">PCTC</t>
+          <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H8408</t>
+          <t xml:space="preserve">H8315</t>
         </is>
       </c>
       <c r="E20" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2026</t>
         </is>
       </c>
     </row>
     <row r="21" ht="20" customHeight="1">
       <c r="A21" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H8409 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H8408 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B21" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">HD Heavy Industries [Ulsan]</t>
         </is>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">PCTC</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H8409</t>
+          <t xml:space="preserve">H8408</t>
         </is>
       </c>
       <c r="E21" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2026</t>
         </is>
       </c>
     </row>
     <row r="22" ht="20" customHeight="1">
       <c r="A22" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2670 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H8409 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B22" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung Heavy Industries</t>
+          <t xml:space="preserve">HD Heavy Industries [Ulsan]</t>
         </is>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">CNT</t>
+          <t xml:space="preserve">PCTC</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2670</t>
+          <t xml:space="preserve">H8409</t>
         </is>
       </c>
       <c r="E22" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2026</t>
         </is>
       </c>
     </row>
     <row r="23" ht="20" customHeight="1">
       <c r="A23" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2671 SHIP NAME BOARD [LED TYPE]</t>
+          <t xml:space="preserve">SN2670 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B23" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung Heavy Industries</t>
         </is>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2671</t>
+          <t xml:space="preserve">SN2670</t>
         </is>
       </c>
       <c r="E23" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2026</t>
         </is>
       </c>
     </row>
     <row r="24" ht="20" customHeight="1">
       <c r="A24" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2672 SHIP NAME BOARD [LED TYPE]</t>
+          <t xml:space="preserve">SN2671 SHIP NAME BOARD [LED TYPE]</t>
         </is>
       </c>
       <c r="B24" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung Heavy Industries</t>
         </is>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2672</t>
+          <t xml:space="preserve">SN2671</t>
         </is>
       </c>
       <c r="E24" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2026</t>
         </is>
       </c>
     </row>
     <row r="25" ht="20" customHeight="1">
       <c r="A25" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2673 SHIP NAME BOARD [LED TYPE]</t>
+          <t xml:space="preserve">SN2672 SHIP NAME BOARD [LED TYPE]</t>
         </is>
       </c>
       <c r="B25" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung Heavy Industries</t>
         </is>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2673</t>
+          <t xml:space="preserve">SN2672</t>
         </is>
       </c>
       <c r="E25" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2026</t>
         </is>
       </c>
     </row>
     <row r="26" ht="20" customHeight="1">
       <c r="A26" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2674 SHIP NAME BOARD [LED TYPE]</t>
+          <t xml:space="preserve">SN2673 SHIP NAME BOARD [LED TYPE]</t>
         </is>
       </c>
       <c r="B26" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung Heavy Industries</t>
         </is>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2674</t>
+          <t xml:space="preserve">SN2673</t>
         </is>
       </c>
       <c r="E26" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2026</t>
         </is>
       </c>
     </row>
     <row r="27" ht="20" customHeight="1">
       <c r="A27" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2675 SHIP NAME BOARD [LED TYPE]</t>
+          <t xml:space="preserve">SN2674 SHIP NAME BOARD [LED TYPE]</t>
         </is>
       </c>
       <c r="B27" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung Heavy Industries</t>
         </is>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2675</t>
+          <t xml:space="preserve">SN2674</t>
         </is>
       </c>
       <c r="E27" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2026</t>
         </is>
       </c>
     </row>
     <row r="28" ht="20" customHeight="1">
       <c r="A28" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2676 SHIP NAME BOARD [LED TYPE]</t>
+          <t xml:space="preserve">SN2675 SHIP NAME BOARD [LED TYPE]</t>
         </is>
       </c>
       <c r="B28" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung Heavy Industries</t>
         </is>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2676</t>
+          <t xml:space="preserve">SN2675</t>
         </is>
       </c>
       <c r="E28" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2026</t>
         </is>
       </c>
     </row>
     <row r="29" ht="20" customHeight="1">
       <c r="A29" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2677 SHIP NAME BOARD [LED TYPE]</t>
+          <t xml:space="preserve">SN2676 SHIP NAME BOARD [LED TYPE]</t>
         </is>
       </c>
       <c r="B29" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung Heavy Industries</t>
         </is>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2677</t>
+          <t xml:space="preserve">SN2676</t>
         </is>
       </c>
       <c r="E29" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2026</t>
         </is>
       </c>
     </row>
     <row r="30" ht="20" customHeight="1">
       <c r="A30" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2678 SHIP NAME BOARD [LED TYPE]</t>
+          <t xml:space="preserve">SN2677 SHIP NAME BOARD [LED TYPE]</t>
         </is>
       </c>
       <c r="B30" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung Heavy Industries</t>
         </is>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2678</t>
+          <t xml:space="preserve">SN2677</t>
         </is>
       </c>
       <c r="E30" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2026</t>
         </is>
       </c>
     </row>
     <row r="31" ht="20" customHeight="1">
       <c r="A31" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2679 SHIP NAME BOARD [LED TYPE]</t>
+          <t xml:space="preserve">SN2678 SHIP NAME BOARD [LED TYPE]</t>
         </is>
       </c>
       <c r="B31" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung Heavy Industries</t>
         </is>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2679</t>
+          <t xml:space="preserve">SN2678</t>
         </is>
       </c>
       <c r="E31" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2026</t>
         </is>
       </c>
     </row>
     <row r="32" ht="20" customHeight="1">
       <c r="A32" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2680 SHIP NAME BOARD [LED TYPE]</t>
+          <t xml:space="preserve">SN2679 SHIP NAME BOARD [LED TYPE]</t>
         </is>
       </c>
       <c r="B32" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung Heavy Industries</t>
         </is>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2680</t>
+          <t xml:space="preserve">SN2679</t>
         </is>
       </c>
       <c r="E32" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2026</t>
         </is>
       </c>
     </row>
     <row r="33" ht="20" customHeight="1">
       <c r="A33" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2375 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">SN2680 SHIP NAME BOARD [LED TYPE]</t>
         </is>
       </c>
       <c r="B33" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hanwha Ocean</t>
+          <t xml:space="preserve">Samsung Heavy Industries</t>
         </is>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">LPGC</t>
+          <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2375</t>
+          <t xml:space="preserve">SN2680</t>
         </is>
       </c>
       <c r="E33" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025</t>
+          <t xml:space="preserve">2026</t>
         </is>
       </c>
     </row>
     <row r="34" ht="20" customHeight="1">
       <c r="A34" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2377 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">SN2681 SHIP NAME BOARD [LED TYPE]</t>
         </is>
       </c>
       <c r="B34" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hanwha Ocean</t>
+          <t xml:space="preserve">Samsung Heavy Industries</t>
         </is>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">LPGC</t>
+          <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2377</t>
+          <t xml:space="preserve">SN2681</t>
         </is>
       </c>
       <c r="E34" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025</t>
+          <t xml:space="preserve">2026</t>
         </is>
       </c>
     </row>
     <row r="35" ht="20" customHeight="1">
       <c r="A35" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2568 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">SN2682 SHIP NAME BOARD [LED TYPE]</t>
         </is>
       </c>
       <c r="B35" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hanwha Ocean</t>
+          <t xml:space="preserve">Samsung Heavy Industries</t>
         </is>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">LNGC</t>
+          <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2568</t>
+          <t xml:space="preserve">SN2682</t>
         </is>
       </c>
       <c r="E35" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025</t>
+          <t xml:space="preserve">2026</t>
         </is>
       </c>
     </row>
     <row r="36" ht="20" customHeight="1">
       <c r="A36" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2569 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H2375 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B36" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">LNGC</t>
+          <t xml:space="preserve">LPGC</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2569</t>
+          <t xml:space="preserve">H2375</t>
         </is>
       </c>
       <c r="E36" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2025</t>
         </is>
       </c>
     </row>
     <row r="37" ht="20" customHeight="1">
       <c r="A37" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2570 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H2377 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B37" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">LNGC</t>
+          <t xml:space="preserve">LPGC</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2570</t>
+          <t xml:space="preserve">H2377</t>
         </is>
       </c>
       <c r="E37" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2025</t>
         </is>
       </c>
     </row>
     <row r="38" ht="20" customHeight="1">
       <c r="A38" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2571 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H2568 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B38" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">LNGC</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2571</t>
+          <t xml:space="preserve">H2568</t>
         </is>
       </c>
       <c r="E38" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2025</t>
         </is>
       </c>
     </row>
     <row r="39" ht="20" customHeight="1">
       <c r="A39" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2572 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H2569 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B39" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">LNGC</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2572</t>
+          <t xml:space="preserve">H2569</t>
         </is>
       </c>
       <c r="E39" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2025</t>
         </is>
       </c>
     </row>
     <row r="40" ht="20" customHeight="1">
       <c r="A40" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2573 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H2570 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B40" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">LNGC</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2573</t>
+          <t xml:space="preserve">H2570</t>
         </is>
       </c>
       <c r="E40" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2025</t>
         </is>
       </c>
     </row>
     <row r="41" ht="20" customHeight="1">
       <c r="A41" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4391 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H2571 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B41" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">CNT</t>
+          <t xml:space="preserve">LNGC</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4391</t>
+          <t xml:space="preserve">H2571</t>
         </is>
       </c>
       <c r="E41" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2025</t>
         </is>
       </c>
     </row>
     <row r="42" ht="20" customHeight="1">
       <c r="A42" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4392 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H2572 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B42" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">CNT</t>
+          <t xml:space="preserve">LNGC</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4392</t>
+          <t xml:space="preserve">H2572</t>
         </is>
       </c>
       <c r="E42" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2025</t>
         </is>
       </c>
     </row>
     <row r="43" ht="20" customHeight="1">
       <c r="A43" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4393 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H2573 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B43" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">CNT</t>
+          <t xml:space="preserve">LNGC</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4393</t>
+          <t xml:space="preserve">H2573</t>
         </is>
       </c>
       <c r="E43" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2025</t>
         </is>
       </c>
     </row>
     <row r="44" ht="20" customHeight="1">
       <c r="A44" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5508 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H4391 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B44" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">COT</t>
+          <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5508</t>
+          <t xml:space="preserve">H4391</t>
         </is>
       </c>
       <c r="E44" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2025</t>
         </is>
       </c>
     </row>
     <row r="45" ht="20" customHeight="1">
       <c r="A45" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5509 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H4392 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B45" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">COT</t>
+          <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5509</t>
+          <t xml:space="preserve">H4392</t>
         </is>
       </c>
       <c r="E45" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2025</t>
         </is>
       </c>
     </row>
     <row r="46" ht="20" customHeight="1">
       <c r="A46" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5511 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H4393 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B46" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">COT</t>
+          <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5511</t>
+          <t xml:space="preserve">H4393</t>
         </is>
       </c>
       <c r="E46" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2025</t>
         </is>
       </c>
     </row>
     <row r="47" ht="20" customHeight="1">
       <c r="A47" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2464 SHIP NAME BOARD [LED TYPE]</t>
+          <t xml:space="preserve">H5508 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B47" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung Heavy Industries</t>
+          <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">CNT</t>
+          <t xml:space="preserve">COT</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2464</t>
+          <t xml:space="preserve">H5508</t>
         </is>
       </c>
       <c r="E47" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2025</t>
         </is>
       </c>
     </row>
     <row r="48" ht="20" customHeight="1">
       <c r="A48" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2465 SHIP NAME BOARD [LED TYPE]</t>
+          <t xml:space="preserve">H5509 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B48" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung Heavy Industries</t>
+          <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">CNT</t>
+          <t xml:space="preserve">COT</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2465</t>
+          <t xml:space="preserve">H5509</t>
         </is>
       </c>
       <c r="E48" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2025</t>
         </is>
       </c>
     </row>
     <row r="49" ht="20" customHeight="1">
       <c r="A49" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2466 SHIP NAME BOARD [LED TYPE]</t>
+          <t xml:space="preserve">H5511 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B49" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung Heavy Industries</t>
+          <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">CNT</t>
+          <t xml:space="preserve">COT</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2466</t>
+          <t xml:space="preserve">H5511</t>
         </is>
       </c>
       <c r="E49" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2025</t>
         </is>
       </c>
     </row>
     <row r="50" ht="20" customHeight="1">
       <c r="A50" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2467 SHIP NAME BOARD [LED TYPE]</t>
+          <t xml:space="preserve">SN2464 SHIP NAME BOARD [LED TYPE]</t>
         </is>
       </c>
       <c r="B50" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung Heavy Industries</t>
         </is>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2467</t>
+          <t xml:space="preserve">SN2464</t>
         </is>
       </c>
       <c r="E50" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2025</t>
         </is>
       </c>
     </row>
     <row r="51" ht="20" customHeight="1">
       <c r="A51" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2468 SHIP NAME BOARD [LED TYPE]</t>
+          <t xml:space="preserve">SN2465 SHIP NAME BOARD [LED TYPE]</t>
         </is>
       </c>
       <c r="B51" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung Heavy Industries</t>
         </is>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2468</t>
+          <t xml:space="preserve">SN2465</t>
         </is>
       </c>
       <c r="E51" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2025</t>
         </is>
       </c>
     </row>
     <row r="52" ht="20" customHeight="1">
       <c r="A52" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2469 SHIP NAME BOARD [LED TYPE]</t>
+          <t xml:space="preserve">SN2466 SHIP NAME BOARD [LED TYPE]</t>
         </is>
       </c>
       <c r="B52" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung Heavy Industries</t>
         </is>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2469</t>
+          <t xml:space="preserve">SN2466</t>
         </is>
       </c>
       <c r="E52" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2025</t>
         </is>
       </c>
     </row>
     <row r="53" ht="20" customHeight="1">
       <c r="A53" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2470 SHIP NAME BOARD [LED TYPE]</t>
+          <t xml:space="preserve">SN2467 SHIP NAME BOARD [LED TYPE]</t>
         </is>
       </c>
       <c r="B53" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung Heavy Industries</t>
         </is>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2470</t>
+          <t xml:space="preserve">SN2467</t>
         </is>
       </c>
       <c r="E53" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2025</t>
         </is>
       </c>
     </row>
     <row r="54" ht="20" customHeight="1">
       <c r="A54" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2471 SHIP NAME BOARD [LED TYPE]</t>
+          <t xml:space="preserve">SN2468 SHIP NAME BOARD [LED TYPE]</t>
         </is>
       </c>
       <c r="B54" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung Heavy Industries</t>
         </is>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2471</t>
+          <t xml:space="preserve">SN2468</t>
         </is>
       </c>
       <c r="E54" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2025</t>
         </is>
       </c>
     </row>
     <row r="55" ht="20" customHeight="1">
       <c r="A55" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2472 SHIP NAME BOARD [LED TYPE]</t>
+          <t xml:space="preserve">SN2469 SHIP NAME BOARD [LED TYPE]</t>
         </is>
       </c>
       <c r="B55" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung Heavy Industries</t>
         </is>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2472</t>
+          <t xml:space="preserve">SN2469</t>
         </is>
       </c>
       <c r="E55" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2025</t>
         </is>
       </c>
     </row>
     <row r="56" ht="20" customHeight="1">
       <c r="A56" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2478 SHIP NAME BOARD [LED TYPE]</t>
+          <t xml:space="preserve">SN2470 SHIP NAME BOARD [LED TYPE]</t>
         </is>
       </c>
       <c r="B56" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung Heavy Industries</t>
         </is>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2478</t>
+          <t xml:space="preserve">SN2470</t>
         </is>
       </c>
       <c r="E56" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2025</t>
         </is>
       </c>
     </row>
     <row r="57" ht="20" customHeight="1">
       <c r="A57" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2534 SHIP NAME BOARD (LED TYPE) PORT</t>
+          <t xml:space="preserve">SN2471 SHIP NAME BOARD [LED TYPE]</t>
         </is>
       </c>
       <c r="B57" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hanwha Ocean</t>
+          <t xml:space="preserve">Samsung Heavy Industries</t>
         </is>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">LNGC</t>
+          <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2534</t>
+          <t xml:space="preserve">SN2471</t>
         </is>
       </c>
       <c r="E57" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2024</t>
+          <t xml:space="preserve">2025</t>
         </is>
       </c>
     </row>
     <row r="58" ht="20" customHeight="1">
       <c r="A58" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2535 SHIP NAME BOARD (LED TYPE) PORT</t>
+          <t xml:space="preserve">SN2472 SHIP NAME BOARD [LED TYPE]</t>
         </is>
       </c>
       <c r="B58" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hanwha Ocean</t>
+          <t xml:space="preserve">Samsung Heavy Industries</t>
         </is>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">LNGC</t>
+          <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2535</t>
+          <t xml:space="preserve">SN2472</t>
         </is>
       </c>
       <c r="E58" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2024</t>
+          <t xml:space="preserve">2025</t>
         </is>
       </c>
     </row>
     <row r="59" ht="20" customHeight="1">
       <c r="A59" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2541 SHIP NAME BOARD (LED TYPE) PORT</t>
+          <t xml:space="preserve">SN2478 SHIP NAME BOARD [LED TYPE]</t>
         </is>
       </c>
       <c r="B59" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hanwha Ocean</t>
+          <t xml:space="preserve">Samsung Heavy Industries</t>
         </is>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">LNGC</t>
+          <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2541</t>
+          <t xml:space="preserve">SN2478</t>
         </is>
       </c>
       <c r="E59" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2024</t>
+          <t xml:space="preserve">2025</t>
         </is>
       </c>
     </row>
     <row r="60" ht="20" customHeight="1">
       <c r="A60" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2542 SHIP NAME BOARD (LED TYPE) PORT</t>
+          <t xml:space="preserve">H2534 SHIP NAME BOARD (LED TYPE) PORT</t>
         </is>
       </c>
       <c r="B60" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">LNGC</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2542</t>
+          <t xml:space="preserve">H2534</t>
         </is>
       </c>
       <c r="E60" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2024</t>
         </is>
       </c>
     </row>
     <row r="61" ht="20" customHeight="1">
       <c r="A61" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2543 SHIP NAME BOARD (LED TYPE) PORT</t>
+          <t xml:space="preserve">H2535 SHIP NAME BOARD (LED TYPE) PORT</t>
         </is>
       </c>
       <c r="B61" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">LNGC</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2543</t>
+          <t xml:space="preserve">H2535</t>
         </is>
       </c>
       <c r="E61" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2024</t>
         </is>
       </c>
     </row>
     <row r="62" ht="20" customHeight="1">
       <c r="A62" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2566 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H2541 SHIP NAME BOARD (LED TYPE) PORT</t>
         </is>
       </c>
       <c r="B62" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">LNGC</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2566</t>
+          <t xml:space="preserve">H2541</t>
         </is>
       </c>
       <c r="E62" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2024</t>
         </is>
       </c>
     </row>
     <row r="63" ht="20" customHeight="1">
       <c r="A63" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2567 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H2542 SHIP NAME BOARD (LED TYPE) PORT</t>
         </is>
       </c>
       <c r="B63" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">LNGC</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2567</t>
+          <t xml:space="preserve">H2542</t>
         </is>
       </c>
       <c r="E63" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2024</t>
         </is>
       </c>
     </row>
     <row r="64" ht="20" customHeight="1">
       <c r="A64" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4376 SHIP NAME BOARD [LED TYPE, PORT]</t>
+          <t xml:space="preserve">H2543 SHIP NAME BOARD (LED TYPE) PORT</t>
         </is>
       </c>
       <c r="B64" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C64" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">CNT</t>
+          <t xml:space="preserve">LNGC</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4376</t>
+          <t xml:space="preserve">H2543</t>
         </is>
       </c>
       <c r="E64" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2024</t>
         </is>
       </c>
     </row>
     <row r="65" ht="20" customHeight="1">
       <c r="A65" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4377 SHIP NAME BOARD [LED TYPE, PORT]</t>
+          <t xml:space="preserve">H2566 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B65" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">CNT</t>
+          <t xml:space="preserve">LNGC</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4377</t>
+          <t xml:space="preserve">H2566</t>
         </is>
       </c>
       <c r="E65" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2024</t>
         </is>
       </c>
     </row>
     <row r="66" ht="20" customHeight="1">
       <c r="A66" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4388 SHIP NAME BOARD (LED TYPE), 3440L</t>
+          <t xml:space="preserve">H2567 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B66" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">CNT</t>
+          <t xml:space="preserve">LNGC</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4388</t>
+          <t xml:space="preserve">H2567</t>
         </is>
       </c>
       <c r="E66" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2024</t>
         </is>
       </c>
     </row>
     <row r="67" ht="20" customHeight="1">
       <c r="A67" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4389 SHIP NAME BOARD (LED TYPE), 3420L</t>
+          <t xml:space="preserve">H4376 SHIP NAME BOARD [LED TYPE, PORT]</t>
         </is>
       </c>
       <c r="B67" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4389</t>
+          <t xml:space="preserve">H4376</t>
         </is>
       </c>
       <c r="E67" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2024</t>
         </is>
       </c>
     </row>
     <row r="68" ht="20" customHeight="1">
       <c r="A68" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2453 SHIP NAME BOARD [LED TYPE]</t>
+          <t xml:space="preserve">H4377 SHIP NAME BOARD [LED TYPE, PORT]</t>
         </is>
       </c>
       <c r="B68" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung Heavy Industries</t>
+          <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2453</t>
+          <t xml:space="preserve">H4377</t>
         </is>
       </c>
       <c r="E68" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2024</t>
         </is>
       </c>
     </row>
     <row r="69" ht="20" customHeight="1">
       <c r="A69" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2454 SHIP NAME BOARD [LED TYPE]</t>
+          <t xml:space="preserve">H4388 SHIP NAME BOARD (LED TYPE), 3440L</t>
         </is>
       </c>
       <c r="B69" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung Heavy Industries</t>
+          <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2454</t>
+          <t xml:space="preserve">H4388</t>
         </is>
       </c>
       <c r="E69" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2024</t>
         </is>
       </c>
     </row>
     <row r="70" ht="20" customHeight="1">
       <c r="A70" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2455 SHIP NAME BOARD [LED TYPE]</t>
+          <t xml:space="preserve">H4389 SHIP NAME BOARD (LED TYPE), 3420L</t>
         </is>
       </c>
       <c r="B70" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung Heavy Industries</t>
+          <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C70" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2455</t>
+          <t xml:space="preserve">H4389</t>
         </is>
       </c>
       <c r="E70" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2024</t>
         </is>
       </c>
     </row>
     <row r="71" ht="20" customHeight="1">
       <c r="A71" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2456 SHIP NAME BOARD [LED TYPE]</t>
+          <t xml:space="preserve">SN2453 SHIP NAME BOARD [LED TYPE]</t>
         </is>
       </c>
       <c r="B71" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung Heavy Industries</t>
         </is>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2456</t>
+          <t xml:space="preserve">SN2453</t>
         </is>
       </c>
       <c r="E71" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2024</t>
         </is>
       </c>
     </row>
     <row r="72" ht="20" customHeight="1">
       <c r="A72" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2457 SHIP NAME BOARD [LED TYPE]</t>
+          <t xml:space="preserve">SN2454 SHIP NAME BOARD [LED TYPE]</t>
         </is>
       </c>
       <c r="B72" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung Heavy Industries</t>
         </is>
       </c>
       <c r="C72" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2457</t>
+          <t xml:space="preserve">SN2454</t>
         </is>
       </c>
       <c r="E72" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2024</t>
         </is>
       </c>
     </row>
     <row r="73" ht="20" customHeight="1">
       <c r="A73" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2458 SHIP NAME BOARD [LED TYPE]</t>
+          <t xml:space="preserve">SN2455 SHIP NAME BOARD [LED TYPE]</t>
         </is>
       </c>
       <c r="B73" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung Heavy Industries</t>
         </is>
       </c>
       <c r="C73" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2458</t>
+          <t xml:space="preserve">SN2455</t>
         </is>
       </c>
       <c r="E73" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2024</t>
         </is>
       </c>
     </row>
     <row r="74" ht="20" customHeight="1">
       <c r="A74" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2463 SHIP NAME BOARD [LED TYPE]</t>
+          <t xml:space="preserve">SN2456 SHIP NAME BOARD [LED TYPE]</t>
         </is>
       </c>
       <c r="B74" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung Heavy Industries</t>
         </is>
       </c>
       <c r="C74" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D74" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SN2463</t>
+          <t xml:space="preserve">SN2456</t>
         </is>
       </c>
       <c r="E74" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2024</t>
         </is>
       </c>
     </row>
     <row r="75" ht="20" customHeight="1">
       <c r="A75" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2368 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">SN2457 SHIP NAME BOARD [LED TYPE]</t>
         </is>
       </c>
       <c r="B75" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hanwha Ocean</t>
+          <t xml:space="preserve">Samsung Heavy Industries</t>
         </is>
       </c>
       <c r="C75" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">LPGC</t>
+          <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2368</t>
+          <t xml:space="preserve">SN2457</t>
         </is>
       </c>
       <c r="E75" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2023</t>
+          <t xml:space="preserve">2024</t>
         </is>
       </c>
     </row>
     <row r="76" ht="20" customHeight="1">
       <c r="A76" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2522 SHIP NAME BOARD (LED TYPE) PORT</t>
+          <t xml:space="preserve">SN2458 SHIP NAME BOARD [LED TYPE]</t>
         </is>
       </c>
       <c r="B76" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hanwha Ocean</t>
+          <t xml:space="preserve">Samsung Heavy Industries</t>
         </is>
       </c>
       <c r="C76" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">LNGC</t>
+          <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D76" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2522</t>
+          <t xml:space="preserve">SN2458</t>
         </is>
       </c>
       <c r="E76" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2023</t>
+          <t xml:space="preserve">2024</t>
         </is>
       </c>
     </row>
     <row r="77" ht="20" customHeight="1">
       <c r="A77" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2532 SHIP NAME BOARD (LED TYPE) PORT&amp;STBD</t>
+          <t xml:space="preserve">SN2463 SHIP NAME BOARD [LED TYPE]</t>
         </is>
       </c>
       <c r="B77" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hanwha Ocean</t>
+          <t xml:space="preserve">Samsung Heavy Industries</t>
         </is>
       </c>
       <c r="C77" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">LNGC</t>
+          <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D77" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2532</t>
+          <t xml:space="preserve">SN2463</t>
         </is>
       </c>
       <c r="E77" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2023</t>
+          <t xml:space="preserve">2024</t>
         </is>
       </c>
     </row>
     <row r="78" ht="20" customHeight="1">
       <c r="A78" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2533 SHIP NAME BOARD (LED TYPE) PORT</t>
+          <t xml:space="preserve">H2368 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B78" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C78" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">LNGC</t>
+          <t xml:space="preserve">LPGC</t>
         </is>
       </c>
       <c r="D78" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2533</t>
+          <t xml:space="preserve">H2368</t>
         </is>
       </c>
       <c r="E78" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2023</t>
         </is>
       </c>
     </row>
     <row r="79" ht="20" customHeight="1">
       <c r="A79" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4360 SHIP NAME BOARD [LED TYPE, SPARE]</t>
+          <t xml:space="preserve">H2522 SHIP NAME BOARD (LED TYPE) PORT</t>
         </is>
       </c>
       <c r="B79" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C79" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">CNT</t>
+          <t xml:space="preserve">LNGC</t>
         </is>
       </c>
       <c r="D79" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4360</t>
+          <t xml:space="preserve">H2522</t>
         </is>
       </c>
       <c r="E79" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2023</t>
         </is>
       </c>
     </row>
     <row r="80" ht="20" customHeight="1">
       <c r="A80" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4372 SHIP NAME BOARD [LED TYPE, PORT]</t>
+          <t xml:space="preserve">H2532 SHIP NAME BOARD (LED TYPE) PORT&amp;STBD</t>
         </is>
       </c>
       <c r="B80" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C80" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">CNT</t>
+          <t xml:space="preserve">LNGC</t>
         </is>
       </c>
       <c r="D80" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4372</t>
+          <t xml:space="preserve">H2532</t>
         </is>
       </c>
       <c r="E80" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2023</t>
         </is>
       </c>
     </row>
     <row r="81" ht="20" customHeight="1">
       <c r="A81" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4373 SHIP NAME BOARD [LED TYPE, PORT]</t>
+          <t xml:space="preserve">H2533 SHIP NAME BOARD (LED TYPE) PORT</t>
         </is>
       </c>
       <c r="B81" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C81" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">CNT</t>
+          <t xml:space="preserve">LNGC</t>
         </is>
       </c>
       <c r="D81" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4373</t>
+          <t xml:space="preserve">H2533</t>
         </is>
       </c>
       <c r="E81" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2023</t>
         </is>
       </c>
     </row>
     <row r="82" ht="20" customHeight="1">
       <c r="A82" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4374 SHIP NAME BOARD [LED TYPE, PORT]</t>
+          <t xml:space="preserve">H4360 SHIP NAME BOARD [LED TYPE, SPARE]</t>
         </is>
       </c>
       <c r="B82" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C82" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D82" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4374</t>
+          <t xml:space="preserve">H4360</t>
         </is>
       </c>
       <c r="E82" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2023</t>
         </is>
       </c>
     </row>
     <row r="83" ht="20" customHeight="1">
       <c r="A83" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4375 SHIP NAME BOARD [LED TYPE, PORT]</t>
+          <t xml:space="preserve">H4372 SHIP NAME BOARD [LED TYPE, PORT]</t>
         </is>
       </c>
       <c r="B83" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C83" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D83" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4375</t>
+          <t xml:space="preserve">H4372</t>
         </is>
       </c>
       <c r="E83" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2023</t>
         </is>
       </c>
     </row>
     <row r="84" ht="20" customHeight="1">
       <c r="A84" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4384 SHIP NAME BOARD [LED TYPE]</t>
+          <t xml:space="preserve">H4373 SHIP NAME BOARD [LED TYPE, PORT]</t>
         </is>
       </c>
       <c r="B84" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C84" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D84" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4384</t>
+          <t xml:space="preserve">H4373</t>
         </is>
       </c>
       <c r="E84" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2023</t>
         </is>
       </c>
     </row>
     <row r="85" ht="20" customHeight="1">
       <c r="A85" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4385 SHIP NAME BOARD [LED TYPE]</t>
+          <t xml:space="preserve">H4374 SHIP NAME BOARD [LED TYPE, PORT]</t>
         </is>
       </c>
       <c r="B85" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C85" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D85" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4385</t>
+          <t xml:space="preserve">H4374</t>
         </is>
       </c>
       <c r="E85" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2023</t>
         </is>
       </c>
     </row>
     <row r="86" ht="20" customHeight="1">
       <c r="A86" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4386 SHIP NAME BOARD [LED TYPE]</t>
+          <t xml:space="preserve">H4375 SHIP NAME BOARD [LED TYPE, PORT]</t>
         </is>
       </c>
       <c r="B86" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C86" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D86" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4386</t>
+          <t xml:space="preserve">H4375</t>
         </is>
       </c>
       <c r="E86" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2023</t>
         </is>
       </c>
     </row>
     <row r="87" ht="20" customHeight="1">
       <c r="A87" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4387 SHIP NAME BOARD [LED TYPE]</t>
+          <t xml:space="preserve">H4384 SHIP NAME BOARD [LED TYPE]</t>
         </is>
       </c>
       <c r="B87" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C87" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D87" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4387</t>
+          <t xml:space="preserve">H4384</t>
         </is>
       </c>
       <c r="E87" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2023</t>
         </is>
       </c>
     </row>
     <row r="88" ht="20" customHeight="1">
       <c r="A88" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2359 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H4385 SHIP NAME BOARD [LED TYPE]</t>
         </is>
       </c>
       <c r="B88" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C88" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">LPGC</t>
+          <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D88" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2359</t>
+          <t xml:space="preserve">H4385</t>
         </is>
       </c>
       <c r="E88" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2022</t>
+          <t xml:space="preserve">2023</t>
         </is>
       </c>
     </row>
     <row r="89" ht="20" customHeight="1">
       <c r="A89" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2362 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H4386 SHIP NAME BOARD [LED TYPE]</t>
         </is>
       </c>
       <c r="B89" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C89" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">LPGC</t>
+          <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D89" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2362</t>
+          <t xml:space="preserve">H4386</t>
         </is>
       </c>
       <c r="E89" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2022</t>
+          <t xml:space="preserve">2023</t>
         </is>
       </c>
     </row>
     <row r="90" ht="20" customHeight="1">
       <c r="A90" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2363 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H4387 SHIP NAME BOARD [LED TYPE]</t>
         </is>
       </c>
       <c r="B90" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C90" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">LPGC</t>
+          <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D90" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2363</t>
+          <t xml:space="preserve">H4387</t>
         </is>
       </c>
       <c r="E90" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2022</t>
+          <t xml:space="preserve">2023</t>
         </is>
       </c>
     </row>
     <row r="91" ht="20" customHeight="1">
       <c r="A91" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2364 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H2359 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B91" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C91" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">LPGC</t>
         </is>
       </c>
       <c r="D91" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2364</t>
+          <t xml:space="preserve">H2359</t>
         </is>
       </c>
       <c r="E91" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2022</t>
         </is>
       </c>
     </row>
     <row r="92" ht="20" customHeight="1">
       <c r="A92" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2365 SHIP NAME BOARD (LED TYPE) PORT</t>
+          <t xml:space="preserve">H2362 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B92" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C92" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">LPGC</t>
         </is>
       </c>
       <c r="D92" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2365</t>
+          <t xml:space="preserve">H2362</t>
         </is>
       </c>
       <c r="E92" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2022</t>
         </is>
       </c>
     </row>
     <row r="93" ht="20" customHeight="1">
       <c r="A93" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2366 SHIP NAME BOARD (LED TYPE) PORT</t>
+          <t xml:space="preserve">H2363 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B93" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C93" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">LPGC</t>
         </is>
       </c>
       <c r="D93" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2366</t>
+          <t xml:space="preserve">H2363</t>
         </is>
       </c>
       <c r="E93" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2022</t>
         </is>
       </c>
     </row>
     <row r="94" ht="20" customHeight="1">
       <c r="A94" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2367 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H2364 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B94" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C94" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">LPGC</t>
         </is>
       </c>
       <c r="D94" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2367</t>
+          <t xml:space="preserve">H2364</t>
         </is>
       </c>
       <c r="E94" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2022</t>
         </is>
       </c>
     </row>
     <row r="95" ht="20" customHeight="1">
       <c r="A95" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2521 SHIP NAME BOARD (LED TYPE) PORT</t>
+          <t xml:space="preserve">H2365 SHIP NAME BOARD (LED TYPE) PORT</t>
         </is>
       </c>
       <c r="B95" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C95" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">LPGC</t>
         </is>
       </c>
       <c r="D95" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2521</t>
+          <t xml:space="preserve">H2365</t>
         </is>
       </c>
       <c r="E95" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2022</t>
         </is>
       </c>
     </row>
     <row r="96" ht="20" customHeight="1">
       <c r="A96" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4354 SHIP NAME BOARD [LED TYPE]</t>
+          <t xml:space="preserve">H2366 SHIP NAME BOARD (LED TYPE) PORT</t>
         </is>
       </c>
       <c r="B96" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C96" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">CNT</t>
+          <t xml:space="preserve">LPGC</t>
         </is>
       </c>
       <c r="D96" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4354</t>
+          <t xml:space="preserve">H2366</t>
         </is>
       </c>
       <c r="E96" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2022</t>
         </is>
       </c>
     </row>
     <row r="97" ht="20" customHeight="1">
       <c r="A97" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4361 SHIP NAME BOARD [LED TYPE, SPARE]</t>
+          <t xml:space="preserve">H2521 SHIP NAME BOARD (LED TYPE) PORT</t>
         </is>
       </c>
       <c r="B97" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C97" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">CNT</t>
+          <t xml:space="preserve">LPGC</t>
         </is>
       </c>
       <c r="D97" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4361</t>
+          <t xml:space="preserve">H2521</t>
         </is>
       </c>
       <c r="E97" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2022</t>
         </is>
       </c>
     </row>
     <row r="98" ht="20" customHeight="1">
       <c r="A98" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4362 SHIP NAME BOARD [LED TYPE, SPARE]</t>
+          <t xml:space="preserve">H4354 SHIP NAME BOARD [LED TYPE]</t>
         </is>
       </c>
       <c r="B98" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C98" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D98" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4362</t>
+          <t xml:space="preserve">H4354</t>
         </is>
       </c>
       <c r="E98" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2022</t>
         </is>
       </c>
     </row>
     <row r="99" ht="20" customHeight="1">
       <c r="A99" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4363 SHIP NAME BOARD [LED TYPE, SPARE]</t>
+          <t xml:space="preserve">H4361 SHIP NAME BOARD [LED TYPE, SPARE]</t>
         </is>
       </c>
       <c r="B99" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C99" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D99" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4363</t>
+          <t xml:space="preserve">H4361</t>
         </is>
       </c>
       <c r="E99" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2022</t>
         </is>
       </c>
     </row>
     <row r="100" ht="20" customHeight="1">
       <c r="A100" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4364 SHIP NAME BOARD [LED TYPE ,STBD]</t>
+          <t xml:space="preserve">H4362 SHIP NAME BOARD [LED TYPE, SPARE]</t>
         </is>
       </c>
       <c r="B100" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C100" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D100" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4364</t>
+          <t xml:space="preserve">H4362</t>
         </is>
       </c>
       <c r="E100" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2022</t>
         </is>
       </c>
     </row>
     <row r="101" ht="20" customHeight="1">
       <c r="A101" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4365 SHIP NAME BOARD [LED TYPE, SPARE]</t>
+          <t xml:space="preserve">H4363 SHIP NAME BOARD [LED TYPE, SPARE]</t>
         </is>
       </c>
       <c r="B101" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C101" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D101" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4365</t>
+          <t xml:space="preserve">H4363</t>
         </is>
       </c>
       <c r="E101" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2022</t>
         </is>
       </c>
     </row>
     <row r="102" ht="20" customHeight="1">
       <c r="A102" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4366 SHIP NAME BOARD [LED TYPE]</t>
+          <t xml:space="preserve">H4364 SHIP NAME BOARD [LED TYPE ,STBD]</t>
         </is>
       </c>
       <c r="B102" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C102" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D102" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4366</t>
+          <t xml:space="preserve">H4364</t>
         </is>
       </c>
       <c r="E102" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2022</t>
         </is>
       </c>
     </row>
     <row r="103" ht="20" customHeight="1">
       <c r="A103" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4367 SHIP NAME BOARD [LED TYPE]</t>
+          <t xml:space="preserve">H4365 SHIP NAME BOARD [LED TYPE, SPARE]</t>
         </is>
       </c>
       <c r="B103" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C103" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D103" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4367</t>
+          <t xml:space="preserve">H4365</t>
         </is>
       </c>
       <c r="E103" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2022</t>
         </is>
       </c>
     </row>
     <row r="104" ht="20" customHeight="1">
       <c r="A104" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4368 SHIP NAME BOARD [LED TYPE]</t>
+          <t xml:space="preserve">H4366 SHIP NAME BOARD [LED TYPE]</t>
         </is>
       </c>
       <c r="B104" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C104" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D104" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4368</t>
+          <t xml:space="preserve">H4366</t>
         </is>
       </c>
       <c r="E104" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2022</t>
         </is>
       </c>
     </row>
     <row r="105" ht="20" customHeight="1">
       <c r="A105" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4369 SHIP NAME BOARD [LED TYPE]</t>
+          <t xml:space="preserve">H4367 SHIP NAME BOARD [LED TYPE]</t>
         </is>
       </c>
       <c r="B105" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C105" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D105" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4369</t>
+          <t xml:space="preserve">H4367</t>
         </is>
       </c>
       <c r="E105" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2022</t>
         </is>
       </c>
     </row>
     <row r="106" ht="20" customHeight="1">
       <c r="A106" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5482 SHIP NAME BOARD [LED TYPE]</t>
+          <t xml:space="preserve">H4368 SHIP NAME BOARD [LED TYPE]</t>
         </is>
       </c>
       <c r="B106" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C106" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">TANKER</t>
+          <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D106" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5482</t>
+          <t xml:space="preserve">H4368</t>
         </is>
       </c>
       <c r="E106" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2022</t>
         </is>
       </c>
     </row>
     <row r="107" ht="20" customHeight="1">
       <c r="A107" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5485 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H4369 SHIP NAME BOARD [LED TYPE]</t>
         </is>
       </c>
       <c r="B107" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C107" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">COT</t>
+          <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D107" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5485</t>
+          <t xml:space="preserve">H4369</t>
         </is>
       </c>
       <c r="E107" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2022</t>
         </is>
       </c>
     </row>
     <row r="108" ht="20" customHeight="1">
       <c r="A108" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5486 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H5482 SHIP NAME BOARD [LED TYPE]</t>
         </is>
       </c>
       <c r="B108" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C108" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">COT</t>
+          <t xml:space="preserve">TANKER</t>
         </is>
       </c>
       <c r="D108" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5486</t>
+          <t xml:space="preserve">H5482</t>
         </is>
       </c>
       <c r="E108" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2022</t>
         </is>
       </c>
     </row>
     <row r="109" ht="20" customHeight="1">
       <c r="A109" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5487 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H5485 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B109" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C109" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">COT</t>
         </is>
       </c>
       <c r="D109" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5487</t>
+          <t xml:space="preserve">H5485</t>
         </is>
       </c>
       <c r="E109" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2022</t>
         </is>
       </c>
     </row>
     <row r="110" ht="20" customHeight="1">
       <c r="A110" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5497 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H5486 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B110" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C110" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">COT</t>
         </is>
       </c>
       <c r="D110" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5497</t>
+          <t xml:space="preserve">H5486</t>
         </is>
       </c>
       <c r="E110" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2022</t>
         </is>
       </c>
     </row>
     <row r="111" ht="20" customHeight="1">
       <c r="A111" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5498 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H5487 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B111" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C111" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">COT</t>
         </is>
       </c>
       <c r="D111" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5498</t>
+          <t xml:space="preserve">H5487</t>
         </is>
       </c>
       <c r="E111" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2022</t>
         </is>
       </c>
     </row>
     <row r="112" ht="20" customHeight="1">
       <c r="A112" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5499 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H5497 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B112" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C112" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">COT</t>
         </is>
       </c>
       <c r="D112" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5499</t>
+          <t xml:space="preserve">H5497</t>
         </is>
       </c>
       <c r="E112" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2022</t>
         </is>
       </c>
     </row>
     <row r="113" ht="20" customHeight="1">
       <c r="A113" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5500 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H5498 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B113" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C113" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">COT</t>
         </is>
       </c>
       <c r="D113" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5500</t>
+          <t xml:space="preserve">H5498</t>
         </is>
       </c>
       <c r="E113" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2022</t>
         </is>
       </c>
     </row>
     <row r="114" ht="20" customHeight="1">
       <c r="A114" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5506 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H5499 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B114" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C114" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">COT</t>
         </is>
       </c>
       <c r="D114" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5506</t>
+          <t xml:space="preserve">H5499</t>
         </is>
       </c>
       <c r="E114" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2022</t>
         </is>
       </c>
     </row>
     <row r="115" ht="20" customHeight="1">
       <c r="A115" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5507 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H5500 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B115" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C115" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">COT</t>
         </is>
       </c>
       <c r="D115" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5507</t>
+          <t xml:space="preserve">H5500</t>
         </is>
       </c>
       <c r="E115" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2022</t>
         </is>
       </c>
     </row>
     <row r="116" ht="20" customHeight="1">
       <c r="A116" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2357 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H5506 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B116" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C116" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">LPGC</t>
+          <t xml:space="preserve">COT</t>
         </is>
       </c>
       <c r="D116" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2357</t>
+          <t xml:space="preserve">H5506</t>
         </is>
       </c>
       <c r="E116" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2021</t>
+          <t xml:space="preserve">2022</t>
         </is>
       </c>
     </row>
     <row r="117" ht="20" customHeight="1">
       <c r="A117" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2358 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H5507 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B117" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C117" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">LPGC</t>
+          <t xml:space="preserve">COT</t>
         </is>
       </c>
       <c r="D117" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2358</t>
+          <t xml:space="preserve">H5507</t>
         </is>
       </c>
       <c r="E117" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2021</t>
+          <t xml:space="preserve">2022</t>
         </is>
       </c>
     </row>
     <row r="118" ht="20" customHeight="1">
       <c r="A118" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2360 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H2357 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B118" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C118" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">LPGC</t>
         </is>
       </c>
       <c r="D118" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2360</t>
+          <t xml:space="preserve">H2357</t>
         </is>
       </c>
       <c r="E118" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2021</t>
         </is>
       </c>
     </row>
     <row r="119" ht="20" customHeight="1">
       <c r="A119" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2361 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H2358 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B119" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C119" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">LPGC</t>
         </is>
       </c>
       <c r="D119" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2361</t>
+          <t xml:space="preserve">H2358</t>
         </is>
       </c>
       <c r="E119" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2021</t>
         </is>
       </c>
     </row>
     <row r="120" ht="20" customHeight="1">
       <c r="A120" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4355 SHIP NAME BOARD [LED TYPE]</t>
+          <t xml:space="preserve">H2360 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B120" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C120" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">CNT</t>
+          <t xml:space="preserve">LPGC</t>
         </is>
       </c>
       <c r="D120" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4355</t>
+          <t xml:space="preserve">H2360</t>
         </is>
       </c>
       <c r="E120" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2021</t>
         </is>
       </c>
     </row>
     <row r="121" ht="20" customHeight="1">
       <c r="A121" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4356 SHIP NAME BOARD [LED TYPE]</t>
+          <t xml:space="preserve">H2361 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B121" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C121" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">CNT</t>
+          <t xml:space="preserve">LPGC</t>
         </is>
       </c>
       <c r="D121" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4356</t>
+          <t xml:space="preserve">H2361</t>
         </is>
       </c>
       <c r="E121" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2021</t>
         </is>
       </c>
     </row>
     <row r="122" ht="20" customHeight="1">
       <c r="A122" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4357 SHIP NAME BOARD [LED TYPE]</t>
+          <t xml:space="preserve">H4355 SHIP NAME BOARD [LED TYPE]</t>
         </is>
       </c>
       <c r="B122" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C122" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D122" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4357</t>
+          <t xml:space="preserve">H4355</t>
         </is>
       </c>
       <c r="E122" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2021</t>
         </is>
       </c>
     </row>
     <row r="123" ht="20" customHeight="1">
       <c r="A123" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4358 SHIP NAME BOARD [LED TYPE]</t>
+          <t xml:space="preserve">H4356 SHIP NAME BOARD [LED TYPE]</t>
         </is>
       </c>
       <c r="B123" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C123" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D123" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4358</t>
+          <t xml:space="preserve">H4356</t>
         </is>
       </c>
       <c r="E123" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2021</t>
         </is>
       </c>
     </row>
     <row r="124" ht="20" customHeight="1">
       <c r="A124" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4359 SHIP NAME BOARD [LED TYPE]</t>
+          <t xml:space="preserve">H4357 SHIP NAME BOARD [LED TYPE]</t>
         </is>
       </c>
       <c r="B124" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C124" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D124" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4359</t>
+          <t xml:space="preserve">H4357</t>
         </is>
       </c>
       <c r="E124" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2021</t>
         </is>
       </c>
     </row>
     <row r="125" ht="20" customHeight="1">
       <c r="A125" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5483 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H4358 SHIP NAME BOARD [LED TYPE]</t>
         </is>
       </c>
       <c r="B125" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C125" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">COT</t>
+          <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D125" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5483</t>
+          <t xml:space="preserve">H4358</t>
         </is>
       </c>
       <c r="E125" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2021</t>
         </is>
       </c>
     </row>
     <row r="126" ht="20" customHeight="1">
       <c r="A126" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5484 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H4359 SHIP NAME BOARD [LED TYPE]</t>
         </is>
       </c>
       <c r="B126" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C126" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">COT</t>
+          <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D126" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5484</t>
+          <t xml:space="preserve">H4359</t>
         </is>
       </c>
       <c r="E126" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2021</t>
         </is>
       </c>
     </row>
     <row r="127" ht="20" customHeight="1">
       <c r="A127" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5489 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H5483 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B127" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C127" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">COT</t>
         </is>
       </c>
       <c r="D127" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5489</t>
+          <t xml:space="preserve">H5483</t>
         </is>
       </c>
       <c r="E127" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2021</t>
         </is>
       </c>
     </row>
     <row r="128" ht="20" customHeight="1">
       <c r="A128" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5492 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H5484 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B128" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C128" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">COT</t>
         </is>
       </c>
       <c r="D128" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5492</t>
+          <t xml:space="preserve">H5484</t>
         </is>
       </c>
       <c r="E128" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2021</t>
         </is>
       </c>
     </row>
     <row r="129" ht="20" customHeight="1">
       <c r="A129" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5493 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H5489 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B129" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C129" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">COT</t>
         </is>
       </c>
       <c r="D129" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5493</t>
+          <t xml:space="preserve">H5489</t>
         </is>
       </c>
       <c r="E129" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2021</t>
         </is>
       </c>
     </row>
     <row r="130" ht="20" customHeight="1">
       <c r="A130" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5494 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H5492 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B130" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C130" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">COT</t>
         </is>
       </c>
       <c r="D130" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5494</t>
+          <t xml:space="preserve">H5492</t>
         </is>
       </c>
       <c r="E130" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2021</t>
         </is>
       </c>
     </row>
     <row r="131" ht="20" customHeight="1">
       <c r="A131" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5495 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H5493 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B131" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C131" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">COT</t>
         </is>
       </c>
       <c r="D131" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5495</t>
+          <t xml:space="preserve">H5493</t>
         </is>
       </c>
       <c r="E131" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2021</t>
         </is>
       </c>
     </row>
     <row r="132" ht="20" customHeight="1">
       <c r="A132" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5496 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H5494 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B132" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C132" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">COT</t>
         </is>
       </c>
       <c r="D132" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5496</t>
+          <t xml:space="preserve">H5494</t>
         </is>
       </c>
       <c r="E132" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2021</t>
         </is>
       </c>
     </row>
     <row r="133" ht="20" customHeight="1">
       <c r="A133" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5470 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H5495 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B133" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C133" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">COT</t>
         </is>
       </c>
       <c r="D133" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5470</t>
+          <t xml:space="preserve">H5495</t>
         </is>
       </c>
       <c r="E133" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2020</t>
+          <t xml:space="preserve">2021</t>
         </is>
       </c>
     </row>
     <row r="134" ht="20" customHeight="1">
       <c r="A134" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5471 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H5496 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B134" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C134" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">COT</t>
         </is>
       </c>
       <c r="D134" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5471</t>
+          <t xml:space="preserve">H5496</t>
         </is>
       </c>
       <c r="E134" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2020</t>
+          <t xml:space="preserve">2021</t>
         </is>
       </c>
     </row>
     <row r="135" ht="20" customHeight="1">
       <c r="A135" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5472 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H5470 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B135" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C135" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">COT</t>
         </is>
       </c>
       <c r="D135" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5472</t>
+          <t xml:space="preserve">H5470</t>
         </is>
       </c>
       <c r="E135" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2020</t>
         </is>
       </c>
     </row>
     <row r="136" ht="20" customHeight="1">
       <c r="A136" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5473 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H5471 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B136" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C136" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">COT</t>
         </is>
       </c>
       <c r="D136" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5473</t>
+          <t xml:space="preserve">H5471</t>
         </is>
       </c>
       <c r="E136" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2020</t>
         </is>
       </c>
     </row>
     <row r="137" ht="20" customHeight="1">
       <c r="A137" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5474 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H5472 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B137" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C137" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">COT</t>
         </is>
       </c>
       <c r="D137" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5474</t>
+          <t xml:space="preserve">H5472</t>
         </is>
       </c>
       <c r="E137" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2020</t>
         </is>
       </c>
     </row>
     <row r="138" ht="20" customHeight="1">
       <c r="A138" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5475 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H5473 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B138" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C138" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">COT</t>
         </is>
       </c>
       <c r="D138" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5475</t>
+          <t xml:space="preserve">H5473</t>
         </is>
       </c>
       <c r="E138" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2020</t>
         </is>
       </c>
     </row>
     <row r="139" ht="20" customHeight="1">
       <c r="A139" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5476 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H5474 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B139" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C139" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">COT</t>
         </is>
       </c>
       <c r="D139" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5476</t>
+          <t xml:space="preserve">H5474</t>
         </is>
       </c>
       <c r="E139" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2020</t>
         </is>
       </c>
     </row>
     <row r="140" ht="20" customHeight="1">
       <c r="A140" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5477 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H5475 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B140" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C140" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">COT</t>
         </is>
       </c>
       <c r="D140" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5477</t>
+          <t xml:space="preserve">H5475</t>
         </is>
       </c>
       <c r="E140" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2020</t>
         </is>
       </c>
     </row>
     <row r="141" ht="20" customHeight="1">
       <c r="A141" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5478 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H5476 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B141" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C141" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">COT</t>
         </is>
       </c>
       <c r="D141" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5478</t>
+          <t xml:space="preserve">H5476</t>
         </is>
       </c>
       <c r="E141" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2020</t>
         </is>
       </c>
     </row>
     <row r="142" ht="20" customHeight="1">
       <c r="A142" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5481 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H5477 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B142" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C142" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">COT</t>
         </is>
       </c>
       <c r="D142" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5481</t>
+          <t xml:space="preserve">H5477</t>
         </is>
       </c>
       <c r="E142" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2020</t>
         </is>
       </c>
     </row>
     <row r="143" ht="20" customHeight="1">
       <c r="A143" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5448 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H5478 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B143" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C143" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">COT</t>
         </is>
       </c>
       <c r="D143" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5448</t>
+          <t xml:space="preserve">H5478</t>
         </is>
       </c>
       <c r="E143" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2019</t>
+          <t xml:space="preserve">2020</t>
         </is>
       </c>
     </row>
     <row r="144" ht="20" customHeight="1">
       <c r="A144" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5455 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H5481 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B144" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C144" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">COT</t>
         </is>
       </c>
       <c r="D144" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5455</t>
+          <t xml:space="preserve">H5481</t>
         </is>
       </c>
       <c r="E144" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2019</t>
+          <t xml:space="preserve">2020</t>
         </is>
       </c>
     </row>
     <row r="145" ht="20" customHeight="1">
       <c r="A145" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5456 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H5448 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B145" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C145" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">COT</t>
         </is>
       </c>
       <c r="D145" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5456</t>
+          <t xml:space="preserve">H5448</t>
         </is>
       </c>
       <c r="E145" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2019</t>
         </is>
       </c>
     </row>
     <row r="146" ht="20" customHeight="1">
       <c r="A146" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5457 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H5455 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B146" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C146" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">COT</t>
         </is>
       </c>
       <c r="D146" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5457</t>
+          <t xml:space="preserve">H5455</t>
         </is>
       </c>
       <c r="E146" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2019</t>
         </is>
       </c>
     </row>
     <row r="147" ht="20" customHeight="1">
       <c r="A147" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5458 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H5456 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B147" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C147" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">COT</t>
         </is>
       </c>
       <c r="D147" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5458</t>
+          <t xml:space="preserve">H5456</t>
         </is>
       </c>
       <c r="E147" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2019</t>
         </is>
       </c>
     </row>
     <row r="148" ht="20" customHeight="1">
       <c r="A148" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5459 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H5457 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B148" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C148" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">COT</t>
         </is>
       </c>
       <c r="D148" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5459</t>
+          <t xml:space="preserve">H5457</t>
         </is>
       </c>
       <c r="E148" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2019</t>
         </is>
       </c>
     </row>
     <row r="149" ht="20" customHeight="1">
       <c r="A149" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5460 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H5458 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B149" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C149" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">COT</t>
         </is>
       </c>
       <c r="D149" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5460</t>
+          <t xml:space="preserve">H5458</t>
         </is>
       </c>
       <c r="E149" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2019</t>
         </is>
       </c>
     </row>
     <row r="150" ht="20" customHeight="1">
       <c r="A150" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5461 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H5459 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B150" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C150" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">COT</t>
         </is>
       </c>
       <c r="D150" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5461</t>
+          <t xml:space="preserve">H5459</t>
         </is>
       </c>
       <c r="E150" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2019</t>
         </is>
       </c>
     </row>
     <row r="151" ht="20" customHeight="1">
       <c r="A151" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5462 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H5460 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B151" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C151" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">COT</t>
         </is>
       </c>
       <c r="D151" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5462</t>
+          <t xml:space="preserve">H5460</t>
         </is>
       </c>
       <c r="E151" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2019</t>
         </is>
       </c>
     </row>
     <row r="152" ht="20" customHeight="1">
       <c r="A152" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5463 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H5461 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B152" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C152" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">COT</t>
         </is>
       </c>
       <c r="D152" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5463</t>
+          <t xml:space="preserve">H5461</t>
         </is>
       </c>
       <c r="E152" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2019</t>
         </is>
       </c>
     </row>
     <row r="153" ht="20" customHeight="1">
       <c r="A153" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5464 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H5462 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B153" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C153" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">COT</t>
         </is>
       </c>
       <c r="D153" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5464</t>
+          <t xml:space="preserve">H5462</t>
         </is>
       </c>
       <c r="E153" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2019</t>
         </is>
       </c>
     </row>
     <row r="154" ht="20" customHeight="1">
       <c r="A154" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5465 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H5463 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B154" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C154" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">COT</t>
         </is>
       </c>
       <c r="D154" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5465</t>
+          <t xml:space="preserve">H5463</t>
         </is>
       </c>
       <c r="E154" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2019</t>
         </is>
       </c>
     </row>
     <row r="155" ht="20" customHeight="1">
       <c r="A155" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5466 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H5464 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B155" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C155" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">COT</t>
         </is>
       </c>
       <c r="D155" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5466</t>
+          <t xml:space="preserve">H5464</t>
         </is>
       </c>
       <c r="E155" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2019</t>
         </is>
       </c>
     </row>
     <row r="156" ht="20" customHeight="1">
       <c r="A156" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5467 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H5465 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B156" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C156" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">COT</t>
         </is>
       </c>
       <c r="D156" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5467</t>
+          <t xml:space="preserve">H5465</t>
         </is>
       </c>
       <c r="E156" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2019</t>
         </is>
       </c>
     </row>
     <row r="157" ht="20" customHeight="1">
       <c r="A157" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5468 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H5466 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B157" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C157" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">COT</t>
         </is>
       </c>
       <c r="D157" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5468</t>
+          <t xml:space="preserve">H5466</t>
         </is>
       </c>
       <c r="E157" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2019</t>
         </is>
       </c>
     </row>
     <row r="158" ht="20" customHeight="1">
       <c r="A158" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5469 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H5467 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B158" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C158" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">COT</t>
         </is>
       </c>
       <c r="D158" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5469</t>
+          <t xml:space="preserve">H5467</t>
         </is>
       </c>
       <c r="E158" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2019</t>
         </is>
       </c>
     </row>
     <row r="159" ht="20" customHeight="1">
       <c r="A159" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2470 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H5468 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B159" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C159" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">LNGC</t>
+          <t xml:space="preserve">COT</t>
         </is>
       </c>
       <c r="D159" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2470</t>
+          <t xml:space="preserve">H5468</t>
         </is>
       </c>
       <c r="E159" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2018</t>
+          <t xml:space="preserve">2019</t>
         </is>
       </c>
     </row>
     <row r="160" ht="20" customHeight="1">
       <c r="A160" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2471 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H5469 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B160" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C160" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">LNGC</t>
+          <t xml:space="preserve">COT</t>
         </is>
       </c>
       <c r="D160" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2471</t>
+          <t xml:space="preserve">H5469</t>
         </is>
       </c>
       <c r="E160" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2018</t>
+          <t xml:space="preserve">2019</t>
         </is>
       </c>
     </row>
     <row r="161" ht="20" customHeight="1">
       <c r="A161" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5444 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H2470 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B161" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C161" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">COT</t>
+          <t xml:space="preserve">LNGC</t>
         </is>
       </c>
       <c r="D161" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5444</t>
+          <t xml:space="preserve">H2470</t>
         </is>
       </c>
       <c r="E161" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2018</t>
         </is>
       </c>
     </row>
     <row r="162" ht="20" customHeight="1">
       <c r="A162" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5445 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H2471 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B162" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C162" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">COT</t>
+          <t xml:space="preserve">LNGC</t>
         </is>
       </c>
       <c r="D162" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5445</t>
+          <t xml:space="preserve">H2471</t>
         </is>
       </c>
       <c r="E162" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2018</t>
         </is>
       </c>
     </row>
     <row r="163" ht="20" customHeight="1">
       <c r="A163" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5446 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H5444 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B163" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C163" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">COT</t>
         </is>
       </c>
       <c r="D163" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5446</t>
+          <t xml:space="preserve">H5444</t>
         </is>
       </c>
       <c r="E163" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2018</t>
         </is>
       </c>
     </row>
     <row r="164" ht="20" customHeight="1">
       <c r="A164" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5447 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H5445 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B164" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C164" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">COT</t>
         </is>
       </c>
       <c r="D164" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5447</t>
+          <t xml:space="preserve">H5445</t>
         </is>
       </c>
       <c r="E164" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2018</t>
         </is>
       </c>
     </row>
     <row r="165" ht="20" customHeight="1">
       <c r="A165" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4288 SHIP NAME BOARD [LED TYPE]</t>
+          <t xml:space="preserve">H5446 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B165" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C165" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">CNT</t>
+          <t xml:space="preserve">COT</t>
         </is>
       </c>
       <c r="D165" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4288</t>
+          <t xml:space="preserve">H5446</t>
         </is>
       </c>
       <c r="E165" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2017</t>
+          <t xml:space="preserve">2018</t>
         </is>
       </c>
     </row>
     <row r="166" ht="20" customHeight="1">
       <c r="A166" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4289 SHIP NAME BOARD [LED TYPE]</t>
+          <t xml:space="preserve">H5447 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B166" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C166" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">CNT</t>
+          <t xml:space="preserve">COT</t>
         </is>
       </c>
       <c r="D166" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H4289</t>
+          <t xml:space="preserve">H5447</t>
         </is>
       </c>
       <c r="E166" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2017</t>
+          <t xml:space="preserve">2018</t>
         </is>
       </c>
     </row>
     <row r="167" ht="20" customHeight="1">
       <c r="A167" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5437 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H4288 SHIP NAME BOARD [LED TYPE]</t>
         </is>
       </c>
       <c r="B167" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C167" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">COT</t>
+          <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D167" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5437</t>
+          <t xml:space="preserve">H4288</t>
         </is>
       </c>
       <c r="E167" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2017</t>
         </is>
       </c>
     </row>
     <row r="168" ht="20" customHeight="1">
       <c r="A168" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5438 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H4289 SHIP NAME BOARD [LED TYPE]</t>
         </is>
       </c>
       <c r="B168" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C168" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">COT</t>
+          <t xml:space="preserve">CNT</t>
         </is>
       </c>
       <c r="D168" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H5438</t>
+          <t xml:space="preserve">H4289</t>
         </is>
       </c>
       <c r="E168" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2017</t>
         </is>
       </c>
     </row>
     <row r="169" ht="20" customHeight="1">
       <c r="A169" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2351 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H5437 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B169" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C169" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">LNGC</t>
+          <t xml:space="preserve">COT</t>
         </is>
       </c>
       <c r="D169" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2351</t>
+          <t xml:space="preserve">H5437</t>
         </is>
       </c>
       <c r="E169" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2016</t>
+          <t xml:space="preserve">2017</t>
         </is>
       </c>
     </row>
     <row r="170" ht="20" customHeight="1">
       <c r="A170" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2352 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H5438 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B170" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C170" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">LNGC</t>
+          <t xml:space="preserve">COT</t>
         </is>
       </c>
       <c r="D170" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2352</t>
+          <t xml:space="preserve">H5438</t>
         </is>
       </c>
       <c r="E170" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2016</t>
+          <t xml:space="preserve">2017</t>
         </is>
       </c>
     </row>
     <row r="171" ht="20" customHeight="1">
       <c r="A171" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2353 SHIP NAME BOARD (LED TYPE)</t>
+          <t xml:space="preserve">H2351 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
       <c r="B171" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanwha Ocean</t>
         </is>
       </c>
       <c r="C171" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">LNGC</t>
         </is>
       </c>
       <c r="D171" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H2353</t>
+          <t xml:space="preserve">H2351</t>
         </is>
       </c>
       <c r="E171" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2016</t>
         </is>
       </c>
     </row>
     <row r="172" ht="20" customHeight="1">
       <c r="A172" s="4" t="inlineStr">
         <is>
+          <t xml:space="preserve">H2352 SHIP NAME BOARD (LED TYPE)</t>
+        </is>
+      </c>
+      <c r="B172" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hanwha Ocean</t>
+        </is>
+      </c>
+      <c r="C172" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">LNGC</t>
+        </is>
+      </c>
+      <c r="D172" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">H2352</t>
+        </is>
+      </c>
+      <c r="E172" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2016</t>
+        </is>
+      </c>
+    </row>
+    <row r="173" ht="20" customHeight="1">
+      <c r="A173" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">H2353 SHIP NAME BOARD (LED TYPE)</t>
+        </is>
+      </c>
+      <c r="B173" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hanwha Ocean</t>
+        </is>
+      </c>
+      <c r="C173" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">LNGC</t>
+        </is>
+      </c>
+      <c r="D173" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">H2353</t>
+        </is>
+      </c>
+      <c r="E173" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2016</t>
+        </is>
+      </c>
+    </row>
+    <row r="174" ht="20" customHeight="1">
+      <c r="A174" s="4" t="inlineStr">
+        <is>
           <t xml:space="preserve">H2354 SHIP NAME BOARD (LED TYPE)</t>
         </is>
       </c>
-      <c r="B172" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C172" s="4" t="inlineStr">
+      <c r="B174" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hanwha Ocean</t>
+        </is>
+      </c>
+      <c r="C174" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">LNGC</t>
         </is>
       </c>
-      <c r="D172" s="4" t="inlineStr">
+      <c r="D174" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">H2354</t>
         </is>
       </c>
-      <c r="E172" s="4" t="inlineStr">
+      <c r="E174" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">2016</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:E2"/>
   <mergeCells count="1">
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="45" customWidth="1"/>
     <col min="2" max="2" width="27" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
@@ -9431,51 +9485,51 @@
               <b/>
               <sz val="14"/>
               <rFont val="Calibri"/>
               <family val="2"/>
             </rPr>
             <t xml:space="preserve">KME </t>
           </r>
           <r>
             <rPr>
               <b/>
               <sz val="14"/>
               <color rgb="FFC00000"/>
               <rFont val="Calibri"/>
               <family val="2"/>
             </rPr>
             <t xml:space="preserve">Unit Toilet Reference
 </t>
           </r>
           <r>
             <rPr>
               <b/>
               <sz val="10"/>
               <rFont val="Calibri"/>
               <family val="2"/>
             </rPr>
-            <t>(26.09.13 download)</t>
+            <t>(26.11.03 download)</t>
           </r>
         </is>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5" ht="30" customHeight="1">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Title</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Shipyard</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Ship Type</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
@@ -9656,51 +9710,51 @@
               <b/>
               <sz val="14"/>
               <rFont val="Calibri"/>
               <family val="2"/>
             </rPr>
             <t xml:space="preserve">KME </t>
           </r>
           <r>
             <rPr>
               <b/>
               <sz val="14"/>
               <color rgb="FFC00000"/>
               <rFont val="Calibri"/>
               <family val="2"/>
             </rPr>
             <t xml:space="preserve">Sauna Reference
 </t>
           </r>
           <r>
             <rPr>
               <b/>
               <sz val="10"/>
               <rFont val="Calibri"/>
               <family val="2"/>
             </rPr>
-            <t>(26.09.13 download)</t>
+            <t>(26.11.03 download)</t>
           </r>
         </is>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5" ht="30" customHeight="1">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Title</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Shipyard</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Ship Type</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
@@ -9827,51 +9881,51 @@
               <b/>
               <sz val="14"/>
               <rFont val="Calibri"/>
               <family val="2"/>
             </rPr>
             <t xml:space="preserve">KME </t>
           </r>
           <r>
             <rPr>
               <b/>
               <sz val="14"/>
               <color rgb="FFC00000"/>
               <rFont val="Calibri"/>
               <family val="2"/>
             </rPr>
             <t xml:space="preserve">Workshop Reference
 </t>
           </r>
           <r>
             <rPr>
               <b/>
               <sz val="10"/>
               <rFont val="Calibri"/>
               <family val="2"/>
             </rPr>
-            <t>(26.09.13 download)</t>
+            <t>(26.11.03 download)</t>
           </r>
         </is>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5" ht="30" customHeight="1">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Title</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Shipyard</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Ship Type</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">